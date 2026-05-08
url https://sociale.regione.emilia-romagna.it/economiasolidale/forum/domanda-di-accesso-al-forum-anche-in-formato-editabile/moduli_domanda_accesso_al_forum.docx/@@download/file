--- v0 (2026-01-29)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E5B92F3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Per i s</w:t>
       </w:r>
@@ -131,2055 +131,2344 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E26C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Alla Regione Emilia-Romagna</w:t>
       </w:r>
       <w:r w:rsidR="00C875FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9771E3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="00083A4D" w:rsidP="0031560A">
+    <w:p w14:paraId="5B9771E3" w14:textId="70D8EB3D" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="000D47F9" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
-[...9 lines deleted...]
-    <w:p w14:paraId="5BF8FD6F" w14:textId="795E3576" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Settore Politiche sociali, sociosanitarie, pari opportunità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF8FD6F" w14:textId="795E3576" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Viale Aldo Moro, </w:t>
       </w:r>
-      <w:r w:rsidR="00083A4D" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="00083A4D" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00083A4D" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="00083A4D" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40127 Bologna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660E36DF" w14:textId="77777777" w:rsidR="002E26C5" w:rsidRPr="002E26C5" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
+    <w:p w14:paraId="660E36DF" w14:textId="77777777" w:rsidR="002E26C5" w:rsidRPr="003F01DD" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="002E26C5">
+        <w:r w:rsidRPr="003F01DD">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>economiasolidale@regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E35EE93" w14:textId="4A5BEF10" w:rsidR="002E26C5" w:rsidRPr="002E26C5" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
+    <w:p w14:paraId="2E35EE93" w14:textId="4A5BEF10" w:rsidR="002E26C5" w:rsidRPr="003F01DD" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="002E26C5">
+        <w:r w:rsidRPr="003F01DD">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>politichesociali@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A1F81B5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="7A1F81B5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BFFCA9" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="25BFFCA9" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514C9544" w14:textId="28401D52" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="514C9544" w14:textId="28401D52" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>L’associazione ……………. con sede in …………, via ………</w:t>
       </w:r>
-      <w:r w:rsidR="0018641A" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="0018641A" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, in persona del Presidente e legale rappresentante ……………… (nato a ……….. il …………)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0207428D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0207428D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B90BD76" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="6B90BD76" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c h i e d e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC15873" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2AC15873" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="566AF2A4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="566AF2A4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di accedere e partecipare al Forum Regionale dell’Economia Solidale di cui all’art. 6 della Legge Regionale n. 19/2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEB66A0" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="5FEB66A0" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64CCFB4A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="64CCFB4A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A tal fine, dichiara formalmente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D126B1" w14:textId="712CD7A9" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="26D126B1" w14:textId="712CD7A9" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di aderire ai principi di cui all’art. 1 della L.R. 19/2014;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C621DA" w14:textId="605A6142" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="40C621DA" w14:textId="605A6142" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di non svolgere attività o iniziative in contrasto con tali principi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0D81F7" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0C0D81F7" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di impegnarsi a perseguire le finalità e gli obiettivi espressi nella Legge stessa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3F8511" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="7D3F8511" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">di impegnarsi a operare in rete con altri soggetti partecipanti; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E0E10E" w14:textId="07BD3AFD" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="08E0E10E" w14:textId="07BD3AFD" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di impegnarsi a rispettare il Regolamento interno del Forum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36267D93" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="36267D93" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DAC3FAC" w14:textId="04B1DB34" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="7DAC3FAC" w14:textId="04B1DB34" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Quali ambiti e settori dell’Economia Solidale, alla cui progettualità e alla cui promozione intende partecipare e contribuire (così come richiamati dall’articolo 1, comma 4 e dall’articolo 4, comma 2 della Legge), la sottoscritta associazione </w:t>
       </w:r>
-      <w:r w:rsidR="003573BF" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="003573BF" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….…..</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. indica: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5413B06E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="5413B06E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12644B0C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="12644B0C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B09757" w14:textId="77777777" w:rsidR="003F0FE2" w:rsidRDefault="003F0FE2" w:rsidP="0031560A">
+    <w:p w14:paraId="3F255F42" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EE0E44" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2C9FD218" w14:textId="06520C5A" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dichiara </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A6336D" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0FA595" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Di aver preso visione dell’informativa privacy allegata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4FF576" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Che i dati personali oggetto di pubblicazione sono i seguenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1288696A" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dati di contatto ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1640CE2B" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Legale rappresentante ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBB0650" w14:textId="77777777" w:rsidR="006E4F18" w:rsidRPr="003F01DD" w:rsidRDefault="006E4F18" w:rsidP="006E4F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B09757" w14:textId="77777777" w:rsidR="003F0FE2" w:rsidRPr="003F01DD" w:rsidRDefault="003F0FE2" w:rsidP="0031560A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9FD218" w14:textId="06520C5A" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si allegano i seguenti documenti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4BA82E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0A4BA82E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>copia dell’Atto costitutivo e dello Statuto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137FAECD" w14:textId="42C7356D" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="137FAECD" w14:textId="42C7356D" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">verbale di nomina </w:t>
       </w:r>
-      <w:r w:rsidR="007B53EC" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="007B53EC" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dei rappresentanti</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> al Forum dell’Economia Solidale (con indicazione dei 2 rappresentanti effettivi e di </w:t>
       </w:r>
-      <w:r w:rsidR="007B53EC">
+      <w:r w:rsidR="007B53EC" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">fino a </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3 supplenti, con i rispettivi dati anagrafici e residenze).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2461A9E5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2461A9E5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="708" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BF6B3D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="51BF6B3D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Per le comunicazioni con </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Regione"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="002E26C5">
+        <w:r w:rsidRPr="003F01DD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>la Regione</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781F414" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="3781F414" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nominativo referente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7D72D8" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0F7D72D8" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Telefono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAB7832" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="5AAB7832" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2F0B0C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="7F2F0B0C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC7D959" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="4AC7D959" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In fede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEA0D43" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="6FEA0D43" w14:textId="019453E7" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007321C7" w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Associazione …………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3AAFEC" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
+    <w:p w14:paraId="4C3AAFEC" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRPr="003F01DD" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010BACB1" w14:textId="6BC3A916" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="00C875FB" w:rsidP="001C1A30">
+    <w:p w14:paraId="010BACB1" w14:textId="4E161404" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="00C875FB" w:rsidP="001C1A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="3552" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064092D" w:rsidRPr="002E26C5">
-[...9 lines deleted...]
-    <w:p w14:paraId="37ECC4C3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D">
+      <w:r w:rsidR="0064092D" w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il Presidente …………</w:t>
+      </w:r>
+      <w:r w:rsidR="007321C7" w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5EF6B8" w14:textId="1A742585" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="007321C7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Per i soggetti informali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182BB542" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
-[...9 lines deleted...]
-    <w:p w14:paraId="5FD5523B" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="5FD5523B" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15C0968D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="15C0968D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="185C4F08" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="185C4F08" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………, li …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2850950A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2850950A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36725DC6" w14:textId="2EC7E29D" w:rsidR="00083A4D" w:rsidRPr="002E26C5" w:rsidRDefault="00083A4D" w:rsidP="00083A4D">
+    <w:p w14:paraId="36725DC6" w14:textId="2EC7E29D" w:rsidR="00083A4D" w:rsidRPr="003F01DD" w:rsidRDefault="00083A4D" w:rsidP="00083A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Alla Regione Emilia-Romagna</w:t>
       </w:r>
-      <w:r w:rsidR="00C875FB">
+      <w:r w:rsidR="00C875FB" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C845729" w14:textId="77777777" w:rsidR="00083A4D" w:rsidRPr="002E26C5" w:rsidRDefault="00083A4D" w:rsidP="00083A4D">
+    <w:p w14:paraId="5C845729" w14:textId="6FC862D9" w:rsidR="00083A4D" w:rsidRPr="003F01DD" w:rsidRDefault="000D47F9" w:rsidP="00083A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
-[...9 lines deleted...]
-    <w:p w14:paraId="5C109EC1" w14:textId="3AEFB0DA" w:rsidR="00083A4D" w:rsidRPr="002E26C5" w:rsidRDefault="00083A4D" w:rsidP="00083A4D">
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Settore Politiche sociali, sociosanitarie, pari opportunità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C109EC1" w14:textId="3AEFB0DA" w:rsidR="00083A4D" w:rsidRPr="003F01DD" w:rsidRDefault="00083A4D" w:rsidP="00083A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Viale Aldo Moro, 21 - 40127 Bologna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4606BC7F" w14:textId="77777777" w:rsidR="002E26C5" w:rsidRPr="002E26C5" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
+    <w:p w14:paraId="4606BC7F" w14:textId="77777777" w:rsidR="002E26C5" w:rsidRPr="003F01DD" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="002E26C5">
+        <w:r w:rsidRPr="003F01DD">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>economiasolidale@regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18606B72" w14:textId="0B7A23F0" w:rsidR="002E26C5" w:rsidRPr="002E26C5" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
+    <w:p w14:paraId="18606B72" w14:textId="0B7A23F0" w:rsidR="002E26C5" w:rsidRPr="003F01DD" w:rsidRDefault="002E26C5" w:rsidP="002E26C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="002E26C5">
+        <w:r w:rsidRPr="003F01DD">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>politichesociali@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04A72A4F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="04A72A4F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C0EC429" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="1C0EC429" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8819DB" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+    <w:p w14:paraId="6954D2E7" w14:textId="1B29FBA1" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00E03CBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Il gruppo informale denominato ……………. con sede in …………, via </w:t>
       </w:r>
-      <w:r w:rsidR="0018641A" w:rsidRPr="002E26C5">
+      <w:r w:rsidR="0018641A" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="003573BF">
+      <w:r w:rsidR="003573BF" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> costituito dai componenti di cui all’allegato 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543E7616" w14:textId="13B7CDC6" w:rsidR="001C1A30" w:rsidRDefault="001C1A30" w:rsidP="001C1A30">
+    <w:p w14:paraId="543E7616" w14:textId="13B7CDC6" w:rsidR="001C1A30" w:rsidRPr="003F01DD" w:rsidRDefault="001C1A30" w:rsidP="001C1A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c h i e d e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22578C8D" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
+    <w:p w14:paraId="22578C8D" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRPr="003F01DD" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7AD5B3" w14:textId="7B45082C" w:rsidR="0064092D" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0B7AD5B3" w14:textId="7B45082C" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di accedere e partecipare al Forum Regionale dell’Economia Solidale di cui all’art. 6 della Legge Regionale n. 19/2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C7EDFE" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRPr="002E26C5" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
+    <w:p w14:paraId="65C7EDFE" w14:textId="77777777" w:rsidR="001C1A30" w:rsidRPr="003F01DD" w:rsidRDefault="001C1A30" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0264E39C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0264E39C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A tal fine, dichiara formalmente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737C9842" w14:textId="420215C5" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="737C9842" w14:textId="420215C5" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di aderire ai principi di cui all’art. 1 della L.R. 19/2014;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEA0BDA" w14:textId="650A0101" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0DEA0BDA" w14:textId="650A0101" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di non svolgere attività o iniziative in contrasto con tali principi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D55594" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="66D55594" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di impegnarsi a perseguire le finalità e gli obiettivi espressi nella Legge stessa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2140EF20" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2140EF20" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">di impegnarsi a operare in rete con altri soggetti partecipanti; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532268BA" w14:textId="018CAA85" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="532268BA" w14:textId="018CAA85" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di impegnarsi a rispettare il Regolamento interno del Forum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A189A0F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="6A189A0F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CDB2045" w14:textId="43D24A33" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="4CDB2045" w14:textId="43D24A33" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quali ambiti e settori dell’Economia Solidale, alla cui progettualità e alla cui promozione intende partecipare e contribuire (così come richiamati dall’articolo 1, comma 4 e dall’articolo 4, comma 2 della Legge), il gruppo richiedente</w:t>
       </w:r>
-      <w:r w:rsidR="00C875FB">
+      <w:r w:rsidR="00C875FB" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">……..….. indica: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D71C359" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0D71C359" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605FDD5C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="605FDD5C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BBFCD2" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="23BE5E4B" w14:textId="09DF477A" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dichiara </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59341DB1" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F63F3DB" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Di aver preso visione dell’informativa privacy allegata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788EE941" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Che i dati personali oggetto di pubblicazione sono i seguenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D975482" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dati di contatto ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5191B64C" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="008E7A94">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Legale rappresentante ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A438D0" w14:textId="77777777" w:rsidR="008E7A94" w:rsidRPr="003F01DD" w:rsidRDefault="008E7A94" w:rsidP="0031560A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BBFCD2" w14:textId="1F242EA6" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si allegano i seguenti documenti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDEDB6E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="3EDEDB6E" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="1428" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>documento attestante la natura e le finalità del gruppo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0694EE52" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="0694EE52" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="1428" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>elenco dei componenti del gruppo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A876DB9" w14:textId="33CADEA4" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="1A876DB9" w14:textId="33CADEA4" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="1428" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verbale di nomina dei</w:t>
       </w:r>
-      <w:r w:rsidR="00C875FB">
+      <w:r w:rsidR="00C875FB" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">rappresentanti al Forum dell’Economia Solidale (2 effettivi e </w:t>
       </w:r>
-      <w:r w:rsidR="007B53EC">
+      <w:r w:rsidR="007B53EC" w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">fino a </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3 supplenti).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588912F2" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="588912F2" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="-372" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DC6CEC" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="69DC6CEC" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Per le comunicazioni con la Regione:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484B83E8" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="484B83E8" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nominativo referente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141043E2" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="141043E2" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Telefono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F08FE75" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00D44130">
+    <w:p w14:paraId="4F08FE75" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00D44130">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2716A1AD" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2716A1AD" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A453527" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2A453527" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In fede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C14E1B3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="3C14E1B3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="0031560A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08236347" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="49392BCD" w14:textId="3C5F904F" w:rsidR="0064092D" w:rsidRPr="003F01DD" w:rsidRDefault="0064092D" w:rsidP="00E03CBE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A446B3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="44786E32" w14:textId="5A3745B8" w:rsidR="00E03CBE" w:rsidRPr="003F01DD" w:rsidRDefault="004862F3" w:rsidP="00E03CBE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49392BCD" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="17B2EE8F" w14:textId="77777777" w:rsidR="004862F3" w:rsidRPr="003F01DD" w:rsidRDefault="004862F3" w:rsidP="00E03CBE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E26C5">
-[...9 lines deleted...]
-    <w:p w14:paraId="31522B18" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    </w:p>
+    <w:p w14:paraId="384C0678" w14:textId="157A80FC" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D" w:rsidP="00E03CBE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002E26C5">
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(nominativi e firme di tutti i componenti compresi nell’elenco di cui all’allegato 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384C0678" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidRDefault="0064092D"/>
     <w:sectPr w:rsidR="0064092D" w:rsidRPr="002E26C5" w:rsidSect="00841601">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2189,51 +2478,51 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310F5AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9904CA82"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2677,121 +2966,132 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009124DA"/>
     <w:rsid w:val="00083A4D"/>
+    <w:rsid w:val="000D47F9"/>
     <w:rsid w:val="001041E8"/>
     <w:rsid w:val="0018641A"/>
+    <w:rsid w:val="001935DC"/>
     <w:rsid w:val="001C1A30"/>
     <w:rsid w:val="002E26C5"/>
     <w:rsid w:val="0031560A"/>
     <w:rsid w:val="003573BF"/>
     <w:rsid w:val="0039727D"/>
+    <w:rsid w:val="003F01DD"/>
     <w:rsid w:val="003F0FE2"/>
+    <w:rsid w:val="004862F3"/>
+    <w:rsid w:val="004D042B"/>
     <w:rsid w:val="005F353D"/>
     <w:rsid w:val="0064092D"/>
     <w:rsid w:val="006957C3"/>
+    <w:rsid w:val="006E4F18"/>
+    <w:rsid w:val="007321C7"/>
     <w:rsid w:val="007B53EC"/>
     <w:rsid w:val="00841601"/>
+    <w:rsid w:val="008E7A94"/>
     <w:rsid w:val="009124DA"/>
+    <w:rsid w:val="009312D5"/>
     <w:rsid w:val="00BF7DCF"/>
     <w:rsid w:val="00C32B11"/>
+    <w:rsid w:val="00C577E2"/>
     <w:rsid w:val="00C875FB"/>
     <w:rsid w:val="00CE04C6"/>
     <w:rsid w:val="00D44130"/>
+    <w:rsid w:val="00E03CBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5680B155"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C860DA9-CAD6-4C70-9CF7-417D5D022967}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3202,51 +3502,51 @@
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00D44130"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E26C5"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1729910928">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:economiasolidale@regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:politichesociali@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:economiasolidale@regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:politichesociali@postacert.regione.emilia-romagna.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -3805,121 +4105,114 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CEB6D27-271D-4E99-B8DF-DE52F8F27A89}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a8b22163-a684-4d95-ac21-99b58d252318"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A301C44-1D1C-4FF6-822B-8F7A707D44B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E246F3B0-2311-40FB-920B-657812E9FE1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54235d7d-53ef-49f0-af50-945a336d4273"/>
     <ds:schemaRef ds:uri="a8b22163-a684-4d95-ac21-99b58d252318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>525</Words>
-  <Characters>2994</Characters>
+  <Words>595</Words>
+  <Characters>3393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3512</CharactersWithSpaces>
+  <CharactersWithSpaces>3981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stefano</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC66F9A7D754B040903C9F60AE0448C1</vt:lpwstr>
   </property>
 </Properties>