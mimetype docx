--- v0 (2026-01-29)
+++ v1 (2026-07-22)
@@ -1,1263 +1,1298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F62B2C6" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
-[...10 lines deleted...]
-    <w:p w14:paraId="387147E5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="387147E5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="6CE000AB" w14:textId="77777777" w:rsidR="004E7D8E" w:rsidRPr="008045D6" w:rsidRDefault="004E7D8E" w:rsidP="004E7D8E">
+        <w:t>……………., li ………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE000AB" w14:textId="77777777" w:rsidR="004E7D8E" w:rsidRPr="008045D6" w:rsidRDefault="004E7D8E" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla Regione Emilia-Romagna  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68869036" w14:textId="77777777" w:rsidR="004E7D8E" w:rsidRPr="008045D6" w:rsidRDefault="004E7D8E" w:rsidP="004E7D8E">
+    <w:p w14:paraId="039A03F7" w14:textId="77777777" w:rsidR="005B29A6" w:rsidRPr="003F01DD" w:rsidRDefault="005B29A6" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008045D6">
-[...9 lines deleted...]
-    <w:p w14:paraId="0D575DA2" w14:textId="77777777" w:rsidR="004E7D8E" w:rsidRPr="008045D6" w:rsidRDefault="004E7D8E" w:rsidP="004E7D8E">
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Settore Politiche sociali, sociosanitarie, pari opportunità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAFC68C" w14:textId="46A761EC" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="004E7D8E" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Viale Aldo Moro, 21 - 40127 Bologna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAFC68C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
-[...12 lines deleted...]
-    <w:p w14:paraId="5160D9A0" w14:textId="0D0FB59A" w:rsidR="0064092D" w:rsidRDefault="000D5902" w:rsidP="0031560A">
+    <w:p w14:paraId="5160D9A0" w14:textId="0D0FB59A" w:rsidR="0064092D" w:rsidRDefault="000D5902" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="008045D6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>economiasolidale@regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B89B734" w14:textId="77777777" w:rsidR="000D5902" w:rsidRPr="008045D6" w:rsidRDefault="000D5902" w:rsidP="0031560A">
+    <w:p w14:paraId="0B89B734" w14:textId="77777777" w:rsidR="000D5902" w:rsidRPr="008045D6" w:rsidRDefault="000D5902" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="008045D6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>politichesociali@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4604D5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="3D4604D5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CD18D6" w14:textId="77777777" w:rsidR="008045D6" w:rsidRDefault="008045D6" w:rsidP="0031560A">
+    <w:p w14:paraId="42342909" w14:textId="573E84EF" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="147EB1B3" w14:textId="77777777" w:rsidR="008045D6" w:rsidRDefault="008045D6" w:rsidP="0031560A">
+      <w:r w:rsidRPr="008045D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’associazione ……………. con sede in …………, via ……………….., in persona del Presidente e legale rappresentante ……………… (nato a ……….. il …………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661706F3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42342909" w14:textId="573E84EF" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
-[...54 lines deleted...]
-    <w:p w14:paraId="1C727976" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="1C727976" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">o n f e r m a n d o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAA6DE5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="6EAA6DE5" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B46D5B7" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+    <w:p w14:paraId="1B46D5B7" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">la partecipazione </w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>al Forum Regionale dell’Economia Solidale di cui all’art. 6 della Legge Regionale n. 19/2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07819A23" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="07819A23" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1202DD3A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+    <w:p w14:paraId="1202DD3A" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Avendo </w:t>
       </w:r>
       <w:r w:rsidR="009F09A1" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">già </w:t>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dichiarato </w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>formalmente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EDA981" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="12EDA981" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> di aderire ai principi di cui all’art. 1 della L.R. 19/2014;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428C6C84" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="428C6C84" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> di non svolgere attività o iniziative in contrasto con tali principi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202BD5B4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="202BD5B4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di impegnarsi a perseguire le finalità e gli obiettivi espressi nella Legge stessa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB21462" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="4CB21462" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">di impegnarsi a operare in rete con altri soggetti partecipanti; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C4E411" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="66C4E411" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">di impegnarsi a rispettare il Regolamento interno del </w:t>
       </w:r>
       <w:r w:rsidR="00421A73" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Forum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6E52AB" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2A6E52AB" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65663293" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="00103899">
+    <w:p w14:paraId="65663293" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c o m u n i c a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAF240C" w14:textId="77777777" w:rsidR="009F09A1" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="00103899">
+    <w:p w14:paraId="1CAF240C" w14:textId="77777777" w:rsidR="009F09A1" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06069064" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="0031560A">
+    <w:p w14:paraId="06069064" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">le seguenti variazioni relativamente alla </w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“m</w:t>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">anifestazione di interesse" </w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>espressa in data ………</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="44DE105D" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+        <w:t>espressa in data …………….. ,:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DE105D" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162696EE" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="00103899">
+    <w:p w14:paraId="162696EE" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00000000" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008045D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008045D6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="3E3796EA">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="width:8.25pt;height:8.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line">
+          <v:shape id="_x0000_s1027" type="#_x0000_t202" style="width:8.25pt;height:8.25pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="1B45ACD6" w14:textId="77777777" w:rsidR="00103899" w:rsidRDefault="00103899">
                   <w:r>
                     <w:t>x</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:anchorlock/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="008045D6">
+      <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mbiti e settori dell’Economia Solidale, alla cui progettualità e alla cui promozione </w:t>
       </w:r>
       <w:r w:rsidR="009F09A1" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">intende partecipare e contribuire </w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(così come richiamati dall’articolo 1, comma 4 e dall’articolo 4, comma 2 della Legge): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6178E573" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="0031560A">
+    <w:p w14:paraId="6178E573" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ambiti p</w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">recedenti: </w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7607676F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="0031560A">
+    <w:p w14:paraId="7607676F" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ambiti a</w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ttuali:      </w:t>
       </w:r>
       <w:r w:rsidR="0064092D" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1517F46E" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+    <w:p w14:paraId="1517F46E" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5308D10A" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+    <w:p w14:paraId="5308D10A" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00000000" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008045D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008045D6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="62922296">
-          <v:shape id="_x0000_s1027" type="#_x0000_t202" style="width:8.25pt;height:8.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line">
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="width:8.25pt;height:8.25pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="4E29E8CC" w14:textId="77777777" w:rsidR="00103899" w:rsidRDefault="00103899" w:rsidP="00103899">
                   <w:r>
                     <w:t>x</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:anchorlock/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="008045D6">
+      <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nominativi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14484580" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="00103899">
+    <w:p w14:paraId="14484580" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rappresentanti p</w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>recedenti: ……………………;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339F0350" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="009F09A1" w:rsidP="00103899">
+    <w:p w14:paraId="339F0350" w14:textId="77777777" w:rsidR="00103899" w:rsidRDefault="009F09A1" w:rsidP="002E3280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rappresentanti a</w:t>
       </w:r>
       <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ttuali :      ……………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764ED64C" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="0031560A">
+    <w:p w14:paraId="7151D8C5" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="49801154" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748D8163" w14:textId="3010030D" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00103899" w:rsidRPr="008045D6">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dichiara </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A9A2FB" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDE74B0" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Di aver preso visione dell’informativa privacy allegata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2F675D" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Che i dati personali oggetto di pubblicazione sono i seguenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379D5C69" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dati di contatto ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF0B20" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="003F01DD" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F01DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Legale rappresentante ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002A5F0F" w14:textId="77777777" w:rsidR="001B0C92" w:rsidRPr="008045D6" w:rsidRDefault="001B0C92" w:rsidP="002E3280">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764ED64C" w14:textId="77777777" w:rsidR="00103899" w:rsidRPr="008045D6" w:rsidRDefault="00103899" w:rsidP="002E3280">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512596C3" w14:textId="3A886E2E" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008045D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Si allega:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3280">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>verbale di nomina dei  rappresentanti al Forum dell’Economia Solidale (con indicazione dei 2 rappresentanti effettivi e dei 3 supplenti, con i rispettivi dati anagrafici e residenze).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A15891D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="2A15891D" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="708" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1739E1F3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="1739E1F3" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Per le comunicazioni con la Regione:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229DD489" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="229DD489" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nominativo referente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEF5A86" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="1BEF5A86" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Telefono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4870767C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="4870767C" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:right="567" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E488B" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="1D7E488B" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B1B9A4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="10B1B9A4" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In fede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2B8473" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="0D2B8473" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
@@ -1290,190 +1325,172 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associazione …………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5984E846" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="0031560A">
+    <w:p w14:paraId="5984E846" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 Il Presidente </w:t>
       </w:r>
       <w:r w:rsidR="00876C36" w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(per i gruppi formali) </w:t>
       </w:r>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACF9D9E" w14:textId="77777777" w:rsidR="00876C36" w:rsidRPr="008045D6" w:rsidRDefault="00876C36" w:rsidP="00876C36">
+    <w:p w14:paraId="1EDC7175" w14:textId="5F0549F3" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="00876C36" w:rsidP="002E3280">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="exact"/>
         <w:ind w:left="4260" w:right="567"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008045D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Il Referente (per i gruppi informali) ……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DEAE95" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D" w:rsidP="00103899">
-[...10 lines deleted...]
-    <w:p w14:paraId="1EDC7175" w14:textId="77777777" w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidRDefault="0064092D"/>
     <w:sectPr w:rsidR="0064092D" w:rsidRPr="008045D6" w:rsidSect="00841601">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310F5AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9904CA82"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1917,137 +1934,141 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009124DA"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="00103899"/>
     <w:rsid w:val="00151BA7"/>
+    <w:rsid w:val="001B0C92"/>
     <w:rsid w:val="0023012D"/>
+    <w:rsid w:val="00237A96"/>
+    <w:rsid w:val="002E3280"/>
     <w:rsid w:val="0031560A"/>
     <w:rsid w:val="003410D7"/>
     <w:rsid w:val="0039727D"/>
     <w:rsid w:val="00421A73"/>
     <w:rsid w:val="004E7D8E"/>
     <w:rsid w:val="005B1FED"/>
+    <w:rsid w:val="005B29A6"/>
     <w:rsid w:val="00601370"/>
     <w:rsid w:val="0064092D"/>
     <w:rsid w:val="006957C3"/>
     <w:rsid w:val="006F79C2"/>
     <w:rsid w:val="008045D6"/>
     <w:rsid w:val="00841601"/>
     <w:rsid w:val="00876C36"/>
     <w:rsid w:val="009124DA"/>
     <w:rsid w:val="009F09A1"/>
     <w:rsid w:val="00AC68B2"/>
     <w:rsid w:val="00BF7DCF"/>
     <w:rsid w:val="00CE04C6"/>
     <w:rsid w:val="00D44130"/>
     <w:rsid w:val="00E11A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23D01B76"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E510A984-6B42-4A60-9F65-672E77404D59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2469,51 +2490,51 @@
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D5902"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D5902"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1729910928">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:politichesociali@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:economiasolidale@regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -2789,78 +2810,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>304</Words>
-  <Characters>1738</Characters>
+  <Words>339</Words>
+  <Characters>1933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2038</CharactersWithSpaces>
+  <CharactersWithSpaces>2268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6160447</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:politichesociali@postacert.regione.emilia-romagna.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619216</vt:i4>
       </vt:variant>
       <vt:variant>