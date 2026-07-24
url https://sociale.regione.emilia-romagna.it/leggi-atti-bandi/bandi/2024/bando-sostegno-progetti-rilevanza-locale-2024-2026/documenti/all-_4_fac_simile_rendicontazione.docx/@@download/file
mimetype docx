--- v0 (2026-01-13)
+++ v1 (2026-07-24)
@@ -1673,93 +1673,181 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52F68911" w14:textId="20A10FCF" w:rsidR="00EE43B0" w:rsidRPr="00D3787F" w:rsidRDefault="00FA21AF" w:rsidP="00D3787F">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4D9C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TITOLO AZIONE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F52CF6" w14:textId="6B31B2F5" w:rsidR="00EE43B0" w:rsidRPr="00A94308" w:rsidRDefault="00EE43B0" w:rsidP="00FA21AF">
+          <w:p w14:paraId="56F52CF6" w14:textId="4EA9D5FC" w:rsidR="00EE43B0" w:rsidRPr="00A005C1" w:rsidRDefault="00A005C1" w:rsidP="00FA21AF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0 car.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per ogni riga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C38082B" w14:textId="6C678A61" w:rsidR="00EE43B0" w:rsidRPr="00A94308" w:rsidRDefault="00FA21AF" w:rsidP="00D3787F">
+          <w:p w14:paraId="7C38082B" w14:textId="6027311D" w:rsidR="00EE43B0" w:rsidRPr="00A94308" w:rsidRDefault="00FA21AF" w:rsidP="00D3787F">
             <w:pPr>
               <w:ind w:left="-54"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D85E21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>DESCRIZIONE AZIONE</w:t>
             </w:r>
             <w:r w:rsidR="00EE43B0" w:rsidRPr="00D85E21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE43B0" w:rsidRPr="00D85E21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1.000 car</w:t>
+            </w:r>
+            <w:r w:rsidR="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per ogni riga</w:t>
+            </w:r>
+            <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50A22135" w14:textId="77777777" w:rsidR="00AF5D50" w:rsidRDefault="00FA21AF" w:rsidP="00FA21AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
@@ -2556,81 +2644,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7B57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RELAZIONE FINALE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EAC3B4" w14:textId="77777777" w:rsidR="00DA6235" w:rsidRDefault="00DA6235" w:rsidP="0084086B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3779B4AD" w14:textId="3A0A161C" w:rsidR="00CA1548" w:rsidRDefault="00CA1548" w:rsidP="00A916C8">
+    <w:p w14:paraId="3779B4AD" w14:textId="030085B9" w:rsidR="00CA1548" w:rsidRDefault="00CA1548" w:rsidP="00A916C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Variazioni p</w:t>
       </w:r>
       <w:r w:rsidR="004038C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>artnership costitutiva</w:t>
       </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1.000 car.)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5EB4FFF1" w14:textId="6FCE30FD" w:rsidR="00A916C8" w:rsidRDefault="003F2F19" w:rsidP="00A916C8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004038C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ndicare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -2673,81 +2784,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E76D13" w14:textId="77777777" w:rsidR="00815F43" w:rsidRDefault="00815F43" w:rsidP="0084086B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B78CF07" w14:textId="1E1B29B3" w:rsidR="00815F43" w:rsidRDefault="00815F43" w:rsidP="00815F43">
+    <w:p w14:paraId="4B78CF07" w14:textId="2AC7800C" w:rsidR="00815F43" w:rsidRDefault="00815F43" w:rsidP="00815F43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Variazioni </w:t>
       </w:r>
       <w:r w:rsidR="00CA492E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nei soggetti collaboratori</w:t>
       </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1.000 car.)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="74AB0B4B" w14:textId="6AD9F624" w:rsidR="00815F43" w:rsidRDefault="00815F43" w:rsidP="00815F43">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicare se </w:t>
       </w:r>
       <w:r w:rsidR="00C3501E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vi sono state variazioni </w:t>
       </w:r>
       <w:r w:rsidR="00C3501E" w:rsidRPr="14CCEFCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -2862,81 +2996,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C57C1C" w14:textId="77777777" w:rsidR="00DE1F3B" w:rsidRDefault="00DE1F3B" w:rsidP="00815F43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699D237D" w14:textId="32AD795E" w:rsidR="00341071" w:rsidRDefault="00341071" w:rsidP="00341071">
+    <w:p w14:paraId="699D237D" w14:textId="7B20275B" w:rsidR="00341071" w:rsidRDefault="00341071" w:rsidP="00341071">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Variazioni ne</w:t>
       </w:r>
       <w:r w:rsidR="00142294">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lle azioni</w:t>
       </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1.000 car.)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4C67643A" w14:textId="6CE5EFBB" w:rsidR="00341071" w:rsidRDefault="00AC54CF" w:rsidP="00341071">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC54CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indicare se vi sono state variazioni nelle azioni inizialmente previste: attività non portate a termine o modificate rispetto al progetto iniziale, e le motivazioni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357CDB8A" w14:textId="24351690" w:rsidR="00341071" w:rsidRDefault="00341071" w:rsidP="00341071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
@@ -2944,81 +3101,130 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="0069169C" w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FF0824" w14:textId="77777777" w:rsidR="00341071" w:rsidRDefault="00341071" w:rsidP="00341071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="339FAFB1" w14:textId="7B4C052B" w:rsidR="00142294" w:rsidRDefault="007E6DAA" w:rsidP="00142294">
+    <w:p w14:paraId="339FAFB1" w14:textId="578421EA" w:rsidR="00142294" w:rsidRDefault="007E6DAA" w:rsidP="00142294">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Risultati raggiunt</w:t>
       </w:r>
       <w:r w:rsidR="00FF1E87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00 car.)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1023E488" w14:textId="1D1DD13D" w:rsidR="00142294" w:rsidRDefault="00D236C2" w:rsidP="00142294">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D236C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indicare i risultati raggiunti dal progetto, descrizione dei cambiamenti generati dalle attività attraverso dati e informazioni qualitative e quantitative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E6DB52" w14:textId="23AF652F" w:rsidR="00815F43" w:rsidRPr="00815F43" w:rsidRDefault="00142294" w:rsidP="00142294">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
         <w:rPr>
@@ -3027,128 +3233,226 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="0069169C" w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D19BFA9" w14:textId="77777777" w:rsidR="005B4188" w:rsidRDefault="005B4188" w:rsidP="004D1D65">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1859D0E1" w14:textId="69B12D0A" w:rsidR="004D1D65" w:rsidRDefault="007153EF" w:rsidP="004D1D65">
+    <w:p w14:paraId="1859D0E1" w14:textId="5CB7A4DC" w:rsidR="004D1D65" w:rsidRDefault="007153EF" w:rsidP="004D1D65">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="006E3FB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lementi positivi emersi durante la realizzazione del progetto</w:t>
       </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00 car.)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="392848D7" w14:textId="672E219A" w:rsidR="00530B75" w:rsidRPr="00530B75" w:rsidRDefault="004D1D65" w:rsidP="005B4188">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="0069169C" w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365F31E8" w14:textId="77777777" w:rsidR="00530B75" w:rsidRDefault="00530B75" w:rsidP="00530B75"/>
-    <w:p w14:paraId="4DC1110B" w14:textId="52087894" w:rsidR="00A81D6B" w:rsidRDefault="00A81D6B" w:rsidP="00A81D6B">
+    <w:p w14:paraId="4DC1110B" w14:textId="03D2DBC9" w:rsidR="00A81D6B" w:rsidRDefault="00A81D6B" w:rsidP="00A81D6B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Criticità emerse durante la realizzazione del progetto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A005C1" w:rsidRPr="00A005C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00 car.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE40E9A" w14:textId="41EDCAAA" w:rsidR="00A81D6B" w:rsidRDefault="00A81D6B" w:rsidP="00A81D6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="0069169C" w:rsidRPr="097BB672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
@@ -8313,71 +8617,71 @@
     </w:p>
     <w:p w14:paraId="566A13BB" w14:textId="77777777" w:rsidR="00B23693" w:rsidRDefault="00B23693" w:rsidP="00C1580B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B23693" w:rsidSect="00F6580A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="707" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52FE3CEB" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449" w:rsidP="008E1A11">
+    <w:p w14:paraId="5463207A" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF" w:rsidP="008E1A11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D593988" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449" w:rsidP="008E1A11">
+    <w:p w14:paraId="6877674F" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF" w:rsidP="008E1A11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7618F20A" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449">
+    <w:p w14:paraId="272BDEF5" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8503,71 +8807,71 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7D9B8890" w14:textId="77777777" w:rsidR="00B90782" w:rsidRDefault="00B90782">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37158D1B" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449" w:rsidP="008E1A11">
+    <w:p w14:paraId="09FE8E65" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF" w:rsidP="008E1A11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4EA35B" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449" w:rsidP="008E1A11">
+    <w:p w14:paraId="51D52634" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF" w:rsidP="008E1A11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42D4F300" w14:textId="77777777" w:rsidR="00FB5449" w:rsidRDefault="00FB5449">
+    <w:p w14:paraId="7A43B7C6" w14:textId="77777777" w:rsidR="005F5BBF" w:rsidRDefault="005F5BBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59050F91" w14:textId="52E31591" w:rsidR="00D77F8A" w:rsidRPr="00A15AB8" w:rsidRDefault="00A30D2C" w:rsidP="00A30D2C">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Allegato 4 – </w:t>
@@ -10574,51 +10878,51 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="903565847">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2141150191">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="590891990">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="395394826">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="899440114">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1672833543">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -11382,71 +11686,73 @@
     <w:rsid w:val="005C6406"/>
     <w:rsid w:val="005C70EC"/>
     <w:rsid w:val="005C7ED4"/>
     <w:rsid w:val="005D45BC"/>
     <w:rsid w:val="005D46E8"/>
     <w:rsid w:val="005D65F1"/>
     <w:rsid w:val="005D67AF"/>
     <w:rsid w:val="005D69A0"/>
     <w:rsid w:val="005D6DF4"/>
     <w:rsid w:val="005D76A4"/>
     <w:rsid w:val="005D7792"/>
     <w:rsid w:val="005D7E91"/>
     <w:rsid w:val="005E1221"/>
     <w:rsid w:val="005E2EE4"/>
     <w:rsid w:val="005E31D7"/>
     <w:rsid w:val="005E3B2A"/>
     <w:rsid w:val="005E5606"/>
     <w:rsid w:val="005E5A57"/>
     <w:rsid w:val="005E75AC"/>
     <w:rsid w:val="005F1745"/>
     <w:rsid w:val="005F1BDD"/>
     <w:rsid w:val="005F202B"/>
     <w:rsid w:val="005F3BB2"/>
     <w:rsid w:val="005F3D66"/>
     <w:rsid w:val="005F4CAB"/>
+    <w:rsid w:val="005F5BBF"/>
     <w:rsid w:val="005F6319"/>
     <w:rsid w:val="005F7DD9"/>
     <w:rsid w:val="006005E9"/>
     <w:rsid w:val="00601559"/>
     <w:rsid w:val="006015E7"/>
     <w:rsid w:val="00602509"/>
     <w:rsid w:val="00603667"/>
     <w:rsid w:val="00605E71"/>
     <w:rsid w:val="00606242"/>
     <w:rsid w:val="00606D03"/>
     <w:rsid w:val="0061061F"/>
     <w:rsid w:val="00610DCB"/>
     <w:rsid w:val="00611A64"/>
     <w:rsid w:val="00611BDF"/>
     <w:rsid w:val="00612171"/>
     <w:rsid w:val="00614DD1"/>
     <w:rsid w:val="0061545D"/>
     <w:rsid w:val="00615800"/>
     <w:rsid w:val="00617B0F"/>
     <w:rsid w:val="00617CAB"/>
     <w:rsid w:val="0062045A"/>
+    <w:rsid w:val="00621479"/>
     <w:rsid w:val="00621951"/>
     <w:rsid w:val="00622EC0"/>
     <w:rsid w:val="0062347C"/>
     <w:rsid w:val="00625245"/>
     <w:rsid w:val="006257AD"/>
     <w:rsid w:val="006304DF"/>
     <w:rsid w:val="00633032"/>
     <w:rsid w:val="006335F7"/>
     <w:rsid w:val="00634B03"/>
     <w:rsid w:val="006378CB"/>
     <w:rsid w:val="00637E19"/>
     <w:rsid w:val="00640244"/>
     <w:rsid w:val="006409A8"/>
     <w:rsid w:val="00640B75"/>
     <w:rsid w:val="00641E5C"/>
     <w:rsid w:val="00642C73"/>
     <w:rsid w:val="0064434D"/>
     <w:rsid w:val="006445EB"/>
     <w:rsid w:val="0064560A"/>
     <w:rsid w:val="006458A4"/>
     <w:rsid w:val="0064597C"/>
     <w:rsid w:val="00645982"/>
     <w:rsid w:val="00646538"/>
     <w:rsid w:val="0064775B"/>
     <w:rsid w:val="00651FA4"/>
@@ -11908,50 +12214,51 @@
     <w:rsid w:val="009B275B"/>
     <w:rsid w:val="009C0BFA"/>
     <w:rsid w:val="009C0EB1"/>
     <w:rsid w:val="009C1CE5"/>
     <w:rsid w:val="009C2409"/>
     <w:rsid w:val="009C373B"/>
     <w:rsid w:val="009C71E4"/>
     <w:rsid w:val="009C73AD"/>
     <w:rsid w:val="009C7C91"/>
     <w:rsid w:val="009D0A60"/>
     <w:rsid w:val="009D5F2B"/>
     <w:rsid w:val="009D6B8D"/>
     <w:rsid w:val="009E27F2"/>
     <w:rsid w:val="009E30DC"/>
     <w:rsid w:val="009E3B81"/>
     <w:rsid w:val="009E430D"/>
     <w:rsid w:val="009E6CAF"/>
     <w:rsid w:val="009F05DF"/>
     <w:rsid w:val="009F22F7"/>
     <w:rsid w:val="009F2977"/>
     <w:rsid w:val="009F3738"/>
     <w:rsid w:val="009F4D62"/>
     <w:rsid w:val="009F6EF5"/>
     <w:rsid w:val="009F7169"/>
     <w:rsid w:val="00A00127"/>
+    <w:rsid w:val="00A005C1"/>
     <w:rsid w:val="00A007F0"/>
     <w:rsid w:val="00A012C2"/>
     <w:rsid w:val="00A02DA0"/>
     <w:rsid w:val="00A04F69"/>
     <w:rsid w:val="00A06B37"/>
     <w:rsid w:val="00A074AF"/>
     <w:rsid w:val="00A1028B"/>
     <w:rsid w:val="00A10F33"/>
     <w:rsid w:val="00A11A1D"/>
     <w:rsid w:val="00A11E2D"/>
     <w:rsid w:val="00A151B6"/>
     <w:rsid w:val="00A157A5"/>
     <w:rsid w:val="00A157FC"/>
     <w:rsid w:val="00A159CB"/>
     <w:rsid w:val="00A15AB8"/>
     <w:rsid w:val="00A16A36"/>
     <w:rsid w:val="00A2099D"/>
     <w:rsid w:val="00A21FC6"/>
     <w:rsid w:val="00A22B3A"/>
     <w:rsid w:val="00A2459B"/>
     <w:rsid w:val="00A24C40"/>
     <w:rsid w:val="00A2576F"/>
     <w:rsid w:val="00A26C66"/>
     <w:rsid w:val="00A26C77"/>
     <w:rsid w:val="00A27B9D"/>
@@ -15165,63 +15472,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003CE235BF8C7D404DBD96106591B90D85" ma:contentTypeVersion="12" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="b7cae5841a2e292f55d12cd5c7c39cf8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3f5e386b-1eae-4350-a3d0-0f10ea722691" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc5f99fe65f8cb0caccd4d0df80b38c9" ns2:_="">
     <xsd:import namespace="3f5e386b-1eae-4350-a3d0-0f10ea722691"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -15367,134 +15661,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3f5e386b-1eae-4350-a3d0-0f10ea722691">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FCCBB10-3F7D-4716-9070-60FD14EDA716}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B448FCD5-174A-43C2-B07B-CE9813CBC86F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3f5e386b-1eae-4350-a3d0-0f10ea722691"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{340412B1-36E2-4195-A8C3-92A8024A91CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B448FCD5-174A-43C2-B07B-CE9813CBC86F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FCCBB10-3F7D-4716-9070-60FD14EDA716}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B6C555F-5F1F-442B-9454-26CB170801A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3f5e386b-1eae-4350-a3d0-0f10ea722691"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1581</Words>
-  <Characters>9014</Characters>
+  <Words>1599</Words>
+  <Characters>9120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10574</CharactersWithSpaces>
+  <CharactersWithSpaces>10698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barbara Fucci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>